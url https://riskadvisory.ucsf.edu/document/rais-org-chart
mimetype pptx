--- v0 (2026-06-16)
+++ v1 (2026-09-10)
@@ -145,54 +145,54 @@
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="11076" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="48" d="100"/>
-          <a:sy n="48" d="100"/>
+          <a:sx n="67" d="100"/>
+          <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="1144" y="40"/>
+        <p:origin x="278" y="53"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2880"/>
         <p:guide pos="2968"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -332,51 +332,51 @@
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>6/11/2026</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -497,51 +497,51 @@
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>6/11/2026</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -705,51 +705,51 @@
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>6/11/2026</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Holder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -847,51 +847,51 @@
           <p:cNvPr id="4" name="Holder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>6/11/2026</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Holder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -966,51 +966,51 @@
           <p:cNvPr id="3" name="Holder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>6/11/2026</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Holder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
@@ -1183,51 +1183,51 @@
             <a:off x="691993" y="7240146"/>
             <a:ext cx="3183160" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>6/11/2026</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Holder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9964676" y="7240146"/>
             <a:ext cx="3183160" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1406,275 +1406,412 @@
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...35 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22" name="Picture 21" descr="UCSF Finance Logo, Risk Advisory and Insurance Services as of April 2026.">
+          <p:cNvPr id="22" name="Picture 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15BC9293-D4B3-5A15-2B89-0D15151CFA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1340243" y="870728"/>
+            <a:off x="1340243" y="1156478"/>
             <a:ext cx="2743200" cy="608666"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="object 3">
+          <p:cNvPr id="3" name="object 3" descr="Risk Advisory and Insurance Services&#10;as of September 2026&#10;">
             <a:extLst>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1333975" y="1511155"/>
+            <a:off x="1451289" y="1788330"/>
             <a:ext cx="2735177" cy="366126"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12065" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="12065" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="12700">
+            <a:pPr marL="12700" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="95"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1200" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Risk</a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1200" spc="-60" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-60" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Advisory</a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1200" spc="-55" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-55" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1200" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>and</a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1200" spc="-45" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-45" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1200" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Insurance</a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1200" spc="-55" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-55" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1200" spc="-10" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-10" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Services</a:t>
             </a:r>
-            <a:endParaRPr sz="1200" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="12700">
+            <a:pPr marL="12700" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="45"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1100" i="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>as</a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1100" i="1" spc="-10" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="-10" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr sz="1100" i="1" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" i="1" spc="-10" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="-10" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t> April</a:t>
+              <a:t> September </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1100" i="1" spc="-20" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="-20" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>2026</a:t>
             </a:r>
-            <a:endParaRPr sz="1100" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Freeform 28" descr="Erin S. Gore&#10;Senior Vice Chancellor           Finance and Administration&#10;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA2472E-6294-9618-F121-E6B5594805E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5869940" y="1157067"/>
             <a:ext cx="2103120" cy="959267"/>
@@ -2894,51 +3031,51 @@
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="object 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59A6806-BB79-326C-852D-C74007203DE4}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6921127" y="4947268"/>
-            <a:ext cx="0" cy="429768"/>
+            <a:ext cx="0" cy="850392"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path h="220979">
                 <a:moveTo>
                   <a:pt x="0" y="220980"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:ln w="9144">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -3047,101 +3184,50 @@
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="object 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD0371DE-A604-D3C5-BE30-EE7F04864AC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9574502" y="5380207"/>
-            <a:ext cx="0" cy="429768"/>
-[...49 lines deleted...]
-            <a:off x="6919537" y="5373265"/>
             <a:ext cx="0" cy="429768"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path h="220979">
                 <a:moveTo>
                   <a:pt x="0" y="220980"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:ln w="9144">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
@@ -3596,59 +3682,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9db7eb01-2ba3-4c3c-a557-9ed61832e3af">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="907f8f68-11bb-4eab-8ce4-7df609a6a84f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100400BFC676C253448A3CDD544BB1A5F8C" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6b78991bf69f1a4298e5561881bfe2b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9db7eb01-2ba3-4c3c-a557-9ed61832e3af" xmlns:ns3="907f8f68-11bb-4eab-8ce4-7df609a6a84f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a6b2735b60469df962c4e95708373270" ns2:_="" ns3:_="">
     <xsd:import namespace="9db7eb01-2ba3-4c3c-a557-9ed61832e3af"/>
     <xsd:import namespace="907f8f68-11bb-4eab-8ce4-7df609a6a84f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -3793,136 +3870,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACFAEC6B-BC88-4980-814D-CBEA9FA9037D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="9db7eb01-2ba3-4c3c-a557-9ed61832e3af"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="907f8f68-11bb-4eab-8ce4-7df609a6a84f"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A98C3BBE-2597-4A35-9921-8348B97587E4}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E146139D-3746-4653-985F-CD722507F78F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9db7eb01-2ba3-4c3c-a557-9ed61832e3af"/>
     <ds:schemaRef ds:uri="907f8f68-11bb-4eab-8ce4-7df609a6a84f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A98C3BBE-2597-4A35-9921-8348B97587E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>70</Words>
+  <Words>63</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>19</Paragraphs>
+  <Paragraphs>18</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>HelveticaNeueLT Std</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Risk Advisory and Insurance Services Org Chart</vt:lpstr>
+      <vt:lpstr>Risk Advisory and Insurance Services as of September 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Ann Rodriguez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2016-03-17T00:00:00Z</vt:filetime>
   </property>